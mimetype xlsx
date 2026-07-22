--- v0 (2026-06-01)
+++ v1 (2026-07-22)
@@ -113,51 +113,51 @@
   <si>
     <t>2020-08-29</t>
   </si>
   <si>
     <t>Květákova regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2020-08-20</t>
   </si>
   <si>
     <t>The Crown Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2020-08-05</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XIV</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-07-18</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2020-06-17</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 VIII, pohár JMK</t>
   </si>
   <si>
     <t>2020-06-03</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 IV</t>
   </si>
   <si>
     <t>2020-05-27</t>
   </si>