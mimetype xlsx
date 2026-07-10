--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -83,51 +83,51 @@
   <si>
     <t xml:space="preserve">29r  </t>
   </si>
   <si>
     <t>2017-06-03</t>
   </si>
   <si>
     <t>Lipno marathon</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2017-06-07</t>
   </si>
   <si>
     <t>Pražský točák X.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-06-17</t>
   </si>
   <si>
     <t>Windy point regata</t>
   </si>
   <si>
     <t>Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">RS7  </t>
   </si>
   <si>
     <t>2017-08-17</t>
   </si>
   <si>
     <t>The Crown Cup - ME+MČR</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2017-09-02</t>
   </si>