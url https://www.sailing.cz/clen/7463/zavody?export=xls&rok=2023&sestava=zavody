--- v0 (2026-05-26)
+++ v1 (2026-09-10)
@@ -155,51 +155,51 @@
   <si>
     <t>ČP Slalom 4</t>
   </si>
   <si>
     <t>2023-06-02</t>
   </si>
   <si>
     <t>ČP Slalom 3</t>
   </si>
   <si>
     <t>rozkos</t>
   </si>
   <si>
     <t>ČP kurz</t>
   </si>
   <si>
     <t>2023-05-27</t>
   </si>
   <si>
     <t>Veteran cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>2023-04-09</t>
   </si>
   <si>
     <t>ME Techno 293 - U17 chlapci</t>
   </si>
   <si>
     <t>2023-03-06</t>
   </si>
   <si>
     <t>2023 iQFOiL and  Y&amp;amp;J I.G. 3 - muži + U19 kluci</t>
   </si>
   <si>
     <t>Puerto Sherry</t>
   </si>
   <si>
     <t>2023-02-24</t>
   </si>