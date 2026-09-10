--- v0 (2026-05-26)
+++ v1 (2026-09-10)
@@ -86,51 +86,51 @@
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-17</t>
   </si>
   <si>
     <t>ČP course Foil</t>
   </si>
   <si>
     <t>FOI</t>
   </si>
   <si>
     <t>2022-09-09</t>
   </si>
   <si>
     <t>Senior Cup - Windsurfer</t>
   </si>
   <si>
     <t>jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">WSR  </t>
+    <t>WSR</t>
   </si>
   <si>
     <t>Senior cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>Vítr z vinohradů - Supercup</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2022-08-21</t>
   </si>
   <si>
     <t>Y&amp;amp;J World Championships - youth men</t>
   </si>
   <si>
     <t>Silvaplana. Svýcarsko</t>
   </si>