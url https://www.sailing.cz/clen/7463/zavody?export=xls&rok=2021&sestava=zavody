--- v0 (2026-05-26)
+++ v1 (2026-09-10)
@@ -89,51 +89,51 @@
   <si>
     <t>Skiregata - Memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Cena YCN - MČR Fun</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2021-09-10</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup 2021</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>ME Techno 293 - U17 kluci</t>
   </si>
   <si>
     <t>Tallin, Estonsko</t>
   </si>
   <si>
     <t>2021-07-19</t>
   </si>
   <si>
     <t>INTEGRA 2021 Czech Slalom Championship</t>
   </si>