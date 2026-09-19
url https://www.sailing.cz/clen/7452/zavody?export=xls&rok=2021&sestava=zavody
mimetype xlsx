--- v0 (2026-06-10)
+++ v1 (2026-09-19)
@@ -146,51 +146,51 @@
   <si>
     <t>Bermuda CUP</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>2021-06-20</t>
   </si>
   <si>
     <t>Mistrovství Evropy třídy Optimist</t>
   </si>
   <si>
     <t>El Puerto de Santa Maria, Spain</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-06-12</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-05-20</t>
   </si>
   <si>
     <t>39th Lake Garda Meeting</t>
   </si>
   <si>
     <t>Riva del Garda</t>
   </si>
   <si>
     <t>2021-04-01</t>
   </si>
   <si>
     <t>CSC Cup – Memorijal Antolić-Česić</t>
   </si>
   <si>
     <t>Medulin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>