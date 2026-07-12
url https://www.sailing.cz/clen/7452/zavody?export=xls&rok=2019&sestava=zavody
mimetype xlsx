--- v0 (2026-05-25)
+++ v1 (2026-07-12)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2019-11-01</t>
   </si>
   <si>
     <t>7. Halloween cup optimist</t>
   </si>
   <si>
     <t>Garda Lake</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2019-10-20</t>
   </si>
   <si>
     <t>Modrá stuha (Cabin Trophy 2019)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-10-05</t>
   </si>
   <si>
     <t>Mem. Jana Sedláka</t>
   </si>
   <si>
     <t>2019-10-02</t>
   </si>
   <si>
     <t>Pohár JMK IV</t>
   </si>
   <si>
     <t>2019-09-21</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2019-09-13</t>
   </si>