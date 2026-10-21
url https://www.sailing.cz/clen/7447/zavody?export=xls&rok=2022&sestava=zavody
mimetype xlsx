--- v0 (2026-05-31)
+++ v1 (2026-10-21)
@@ -101,51 +101,51 @@
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Interpohár 2022</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2022-07-23</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-06-27</t>
   </si>
   <si>
     <t>2022 Arkas Optimist World Championship</t>
   </si>
   <si>
     <t>Turecko</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-06-18</t>
   </si>
   <si>
     <t>Veletržní regata - Memoriál Karla Hrubého</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2022-06-02</t>
   </si>