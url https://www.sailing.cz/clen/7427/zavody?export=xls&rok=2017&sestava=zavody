--- v0 (2026-06-24)
+++ v1 (2026-08-24)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2017-04-05</t>
   </si>
   <si>
     <t>Pražský točák I.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-04-12</t>
   </si>
   <si>
     <t>Pražský točák II.</t>
   </si>
   <si>
     <t>2017-05-03</t>
   </si>
   <si>
     <t>Pražský točák V.</t>
   </si>
   <si>
     <t>2017-06-07</t>
   </si>
   <si>
     <t>Pražský točák X.</t>
   </si>
   <si>
     <t>2017-06-14</t>
   </si>
   <si>
     <t>Pražský točák XI.</t>
   </si>