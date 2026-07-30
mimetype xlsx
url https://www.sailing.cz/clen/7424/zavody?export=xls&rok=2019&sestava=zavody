--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-08-07</t>
   </si>
   <si>
     <t>Pražský točák 19</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-07-31</t>
   </si>
   <si>
     <t>Pražský točák 18</t>
   </si>
   <si>
     <t>2019-05-15</t>
   </si>
   <si>
     <t>Pražský točák 7</t>
   </si>
   <si>
     <t>2019-04-24</t>
   </si>
   <si>
     <t>Pražský točák 4</t>
   </si>
   <si>
     <t>2019-04-17</t>
   </si>
   <si>
     <t>Pražský točák 3</t>
   </si>