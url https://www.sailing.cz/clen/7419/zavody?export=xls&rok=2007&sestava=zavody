--- v0 (2026-06-06)
+++ v1 (2026-08-06)
@@ -74,51 +74,51 @@
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>
   <si>
     <t>071603</t>
   </si>
   <si>
     <t>2007-05-05</t>
   </si>
   <si>
     <t>Cena Oldřichova</t>
   </si>
   <si>
     <t>071606</t>
   </si>
   <si>
     <t>2007-06-16</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>Labe</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>071618</t>
   </si>
   <si>
     <t>2007-09-15</t>
   </si>
   <si>
     <t>Cena Povodí Labe</t>
   </si>
   <si>
     <t>Labe - Církvice</t>
   </si>
   <si>
     <t xml:space="preserve">Pir  </t>
   </si>
   <si>
     <t>071622</t>
   </si>
   <si>
     <t>2007-10-05</t>
   </si>
   <si>
     <t>Modrá stuha Labe</t>
   </si>