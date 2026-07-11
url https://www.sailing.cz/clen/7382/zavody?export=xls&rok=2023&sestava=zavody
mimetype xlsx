--- v0 (2026-05-25)
+++ v1 (2026-07-11)
@@ -77,51 +77,51 @@
   <si>
     <t>Fair play</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Rs4  </t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-09-02</t>
   </si>
   <si>
     <t>Regata 130 let - Handicap Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-08-05</t>
   </si>
   <si>
     <t>O Štít města Pardubic</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Omniplast cup</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>