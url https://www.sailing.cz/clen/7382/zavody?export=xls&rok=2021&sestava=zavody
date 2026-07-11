--- v0 (2026-05-25)
+++ v1 (2026-07-11)
@@ -65,51 +65,51 @@
   <si>
     <t>Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>RsA</t>
   </si>
   <si>
     <t>2021-09-24</t>
   </si>
   <si>
     <t>Regata 725</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>Hop regata</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-08-07</t>
   </si>
   <si>
     <t>Štít města Pardubic</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Omniplast Cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2021-06-25</t>
   </si>
   <si>
     <t>Windy point regatta</t>
   </si>