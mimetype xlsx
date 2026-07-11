--- v0 (2026-05-25)
+++ v1 (2026-07-11)
@@ -98,51 +98,51 @@
   <si>
     <t>Jezero Poděbrady</t>
   </si>
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>
   <si>
     <t>2019-08-30</t>
   </si>
   <si>
     <t>MČR - Lipno regata I.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2019-08-19</t>
   </si>
   <si>
     <t>RS Aero European Championship</t>
   </si>
   <si>
     <t>Malcesine - Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-08-10</t>
   </si>
   <si>
     <t>Štít města Pardubic</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2019-07-27</t>
   </si>
   <si>
     <t>HIC Regata</t>
   </si>
   <si>
     <t>2019-07-06</t>
   </si>
   <si>
     <t>Warnemünder Woche 2019</t>
   </si>
   <si>
     <t>Warnemünder</t>
   </si>