--- v0 (2026-06-01)
+++ v1 (2026-10-21)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-29</t>
   </si>
   <si>
     <t>2022 IQFOIL YOUTH &amp;amp; JUNIOR EUROPEAN CHAMPIONSHIPS</t>
   </si>
   <si>
     <t>Brest Francie</t>
   </si>
   <si>
     <t xml:space="preserve">IQ19 </t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>47. Skiregata - memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">WSR  </t>
+    <t>WSR</t>
   </si>
   <si>
     <t>2022-09-20</t>
   </si>
   <si>
     <t>iQFOiL International Games#4 Torbole - MEN</t>
   </si>
   <si>
     <t>Torbola, Lake Garda</t>
   </si>
   <si>
     <t xml:space="preserve">IQF  </t>
   </si>
   <si>
     <t>2022-09-17</t>
   </si>
   <si>
     <t>ČP course Foil</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>FOI</t>
   </si>