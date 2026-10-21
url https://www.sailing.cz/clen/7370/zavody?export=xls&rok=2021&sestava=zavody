--- v0 (2026-06-01)
+++ v1 (2026-10-21)
@@ -80,51 +80,51 @@
   <si>
     <t>Lago di Garda</t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>Mistrovství ČR - FUN</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Skiregata - Memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Cena YCN - MČR Fun</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>IFCA SLALOM EUROPEANS - Junior boys</t>
   </si>
   <si>
     <t>Neusiedler see (AUT)</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>2021-09-06</t>
   </si>