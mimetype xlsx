--- v0 (2026-06-21)
+++ v1 (2026-10-21)
@@ -155,51 +155,51 @@
   <si>
     <t>2022-08-06</t>
   </si>
   <si>
     <t>Interpohár 2022</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2022-07-30</t>
   </si>
   <si>
     <t>O Hanáckó klobáso</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2022-06-27</t>
   </si>
   <si>
     <t>2022 Arkas Optimist World Championship</t>
   </si>
   <si>
     <t>Turecko</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jarní Nechranice - Nechra week</t>
   </si>
   <si>
     <t>2022-06-02</t>
   </si>