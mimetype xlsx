--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-11-13</t>
   </si>
   <si>
     <t>Pohár Kroměříž</t>
   </si>
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-10-10</t>
   </si>
   <si>
     <t>Modrá trucstuha 2021</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2021-09-22</t>
   </si>
   <si>
     <t>JMK IV.</t>
   </si>
   <si>
     <t>2021-09-11</t>
   </si>
   <si>
     <t>Hornická regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>