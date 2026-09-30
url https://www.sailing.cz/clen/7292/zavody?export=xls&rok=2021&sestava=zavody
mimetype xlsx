--- v1 (2026-07-31)
+++ v2 (2026-09-30)
@@ -104,51 +104,51 @@
   <si>
     <t>Hornická regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>Olešná regata</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>JMK II.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">