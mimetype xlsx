--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -128,51 +128,51 @@
   <si>
     <t>2022-07-21</t>
   </si>
   <si>
     <t>RS Feva World Championship</t>
   </si>
   <si>
     <t>Weymouth</t>
   </si>
   <si>
     <t>2022-07-06</t>
   </si>
   <si>
     <t>RS Feva EuroCup 2022, Kutassy Áron Memorial Cup</t>
   </si>
   <si>
     <t>Balaton</t>
   </si>
   <si>
     <t>2022-06-29</t>
   </si>
   <si>
     <t>Prígl Rejs Pohár JmK 3</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-06-04</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t>2022-05-26</t>
   </si>
   <si>
     <t>Dutch Youth Regatta</t>
   </si>
   <si>
     <t>IJsselmeer off Workum</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>