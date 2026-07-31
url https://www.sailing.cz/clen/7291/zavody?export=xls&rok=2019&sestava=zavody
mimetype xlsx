--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-10-20</t>
   </si>
   <si>
     <t>Modrá stuha (Cabin Trophy 2019)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-09-04</t>
   </si>
   <si>
     <t>Prígl Rejs 2019 XIX, pohár JMK</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2019-06-22</t>
   </si>
   <si>
     <t>MČR RS Feva</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2019-06-05</t>
   </si>
   <si>
     <t>Prígl Rejs 2019 VI, pohár JMK</t>
   </si>