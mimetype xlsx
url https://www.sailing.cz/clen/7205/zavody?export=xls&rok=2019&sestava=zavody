--- v0 (2026-06-01)
+++ v1 (2026-07-19)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-11-08</t>
   </si>
   <si>
     <t>MČR - O krále Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2019-10-20</t>
   </si>
   <si>
     <t>Modrá stuha (Cabin Trophy 2019)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-10-05</t>
   </si>
   <si>
     <t>Mem. Jana Sedláka</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2019-10-02</t>
   </si>
   <si>
     <t>Pohár JMK IV</t>
   </si>
   <si>
     <t>2019-09-21</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>