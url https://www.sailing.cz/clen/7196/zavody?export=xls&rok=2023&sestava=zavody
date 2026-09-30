--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-09-15</t>
   </si>
   <si>
     <t>Baltic Cup MMPSKO 2023</t>
   </si>
   <si>
     <t>DZIWNÓW</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-15</t>
   </si>
   <si>
     <t>Ogólnopolska Olimpiada Młodzieży cz. II</t>
   </si>
   <si>
     <t>Puck, Poland</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>