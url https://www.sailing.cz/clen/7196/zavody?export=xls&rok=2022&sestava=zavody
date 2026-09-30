--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -113,51 +113,51 @@
   <si>
     <t>Interpohár 2022</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2022-07-22</t>
   </si>
   <si>
     <t>II ECO Regaty o Puchar Burmistrza Trzebiatowa,  II</t>
   </si>
   <si>
     <t>Mrzeżyno</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-07-05</t>
   </si>
   <si>
     <t>Lotos Nord Cup</t>
   </si>
   <si>
     <t>Gdaňsk Polsko</t>
   </si>
   <si>
     <t>2022-06-16</t>
   </si>
   <si>
     <t>Dometic Puchar Trzech Ryb</t>
   </si>
   <si>
     <t>Gizycko</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>PUCHAR NYSY</t>
   </si>