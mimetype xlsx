--- v0 (2026-06-07)
+++ v1 (2026-10-12)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>022116</t>
   </si>
   <si>
     <t>Brněnský maratón</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>022109</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>021618</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice-Lomazice</t>
   </si>
   <si>
     <t>021331</t>
   </si>
   <si>
     <t>Lipno regata 2002 - (MČR mimo Las)</t>
   </si>