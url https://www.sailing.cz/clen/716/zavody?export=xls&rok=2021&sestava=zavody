--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Skiregata - Memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-09-11</t>
   </si>
   <si>
     <t>Jedovnický kapr</t>
   </si>
   <si>
     <t>Jedovnice</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>Podzimní Sokolská regata</t>
   </si>
   <si>
     <t>Tovačov</t>
   </si>
   <si>
     <t>2021-08-28</t>
   </si>