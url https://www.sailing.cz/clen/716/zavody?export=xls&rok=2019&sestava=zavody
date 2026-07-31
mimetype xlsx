--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-09-28</t>
   </si>
   <si>
     <t>Skiregata - 44. ročník</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>2019-09-21</t>
   </si>
   <si>
     <t>Internationale Absegelregatta Berzdorfer See 2019</t>
   </si>
   <si>
     <t>Berzdorfer see</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-09-07</t>
   </si>
   <si>
     <t>Podzimní sokolská regata</t>
   </si>
   <si>
     <t>Tovačov</t>
   </si>
   <si>
     <t>2019-07-27</t>
   </si>
   <si>
     <t>Euroimmun-Dreiländer-Cup 2019</t>
   </si>
   <si>
     <t>Berzorfer See</t>
   </si>
   <si>
     <t>2019-06-29</t>
   </si>
   <si>
     <t>O krále Šumavy II.</t>
   </si>