--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -68,51 +68,51 @@
   <si>
     <t>Tovačov</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>2017-06-30</t>
   </si>
   <si>
     <t>MČR</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2017-07-22</t>
   </si>
   <si>
     <t>Euroimmun</t>
   </si>
   <si>
     <t>Berzdorfersee</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-08-25</t>
   </si>
   <si>
     <t>O pohár Vranova</t>
   </si>
   <si>
     <t>Vranovská přehrada</t>
   </si>
   <si>
     <t>2017-09-09</t>
   </si>
   <si>
     <t>Podzimní sokolská regata</t>
   </si>
   <si>
     <t>2017-09-23</t>
   </si>
   <si>
     <t>Absegeln 2017</t>
   </si>
   <si>
     <t>2017-09-30</t>
   </si>