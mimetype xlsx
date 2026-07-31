--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -86,51 +86,51 @@
   <si>
     <t>Cena Šumavy II.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2016-07-01</t>
   </si>
   <si>
     <t>MČR</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2016-07-23</t>
   </si>
   <si>
     <t xml:space="preserve">EUROIMUN-DREI-LANDER-SEGEL-CUP </t>
   </si>
   <si>
     <t>Berzdorfersee</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-08-19</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>2016-09-17</t>
   </si>
   <si>
     <t>Podzimní sokolská regata</t>
   </si>
   <si>
     <t>2016-10-01</t>
   </si>
   <si>
     <t xml:space="preserve">Skiregata </t>
   </si>
 </sst>
 </file>
 