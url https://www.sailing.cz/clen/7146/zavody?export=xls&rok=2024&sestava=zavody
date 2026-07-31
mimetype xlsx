--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -104,51 +104,51 @@
   <si>
     <t>2024-07-04</t>
   </si>
   <si>
     <t>MČR vítr a slunce</t>
   </si>
   <si>
     <t>2024-05-25</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2024-05-15</t>
   </si>
   <si>
     <t>Pražský točák VII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-05-11</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2024-05-01</t>
   </si>
   <si>
     <t>Pražský točák V.</t>
   </si>
   <si>
     <t>2024-04-20</t>
   </si>
   <si>
     <t>Skiffmania</t>
   </si>
 </sst>
 </file>
 