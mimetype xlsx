--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">DN   </t>
   </si>
   <si>
     <t>2011-04-23</t>
   </si>
   <si>
     <t>Štít města Plzně</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t xml:space="preserve">Pir  </t>
   </si>
   <si>
     <t>2011-05-21</t>
   </si>
   <si>
     <t>Jestřábí Open Cat Race - open class</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2011-07-30</t>
   </si>
   <si>
     <t>Lázeňská regata</t>
   </si>
   <si>
     <t>Svět - Třeboň</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2011-08-27</t>
   </si>
   <si>
     <t>Modrá stuha Světa</t>
   </si>
   <si>
     <t>2011-10-01</t>
   </si>
   <si>
     <t>Jihočeská žába - Grand Prix</t>
   </si>