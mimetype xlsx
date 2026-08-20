--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2015-04-15</t>
   </si>
   <si>
     <t>Pražský Točák III.</t>
   </si>
   <si>
     <t>Vltava - Praha pod Vyšehradem</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-04-22</t>
   </si>
   <si>
     <t>Pražský Točák</t>
   </si>
   <si>
     <t>2015-05-16</t>
   </si>
   <si>
     <t xml:space="preserve">Věstonická Venuše </t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2015-05-23</t>
   </si>
   <si>
     <t>Memoriál Tomáše Dymáka</t>
   </si>