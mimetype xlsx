--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-09-28</t>
   </si>
   <si>
     <t>Skiregata - 44. ročník</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2019-09-20</t>
   </si>
   <si>
     <t>ČP Slalom IX.</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>2019-08-29</t>
   </si>
   <si>
     <t>MMČR Bic, Rac</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>