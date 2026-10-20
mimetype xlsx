--- v0 (2026-06-01)
+++ v1 (2026-10-20)
@@ -68,51 +68,51 @@
   <si>
     <t>Chomoutov</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-09-11</t>
   </si>
   <si>
     <t>Jedovnický kapr</t>
   </si>
   <si>
     <t>Jedovnice</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>Podzimní Sokolská regata</t>
   </si>
   <si>
     <t>Tovačov</t>
   </si>
   <si>
     <t>2021-08-28</t>
   </si>