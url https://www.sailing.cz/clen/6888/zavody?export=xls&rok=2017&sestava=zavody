--- v0 (2026-06-01)
+++ v1 (2026-08-21)
@@ -104,51 +104,51 @@
   <si>
     <t>2017-07-08</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2017-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>2017-07-22</t>
   </si>
   <si>
     <t>Euroimmun</t>
   </si>
   <si>
     <t>Berzdorfersee</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-09-02</t>
   </si>
   <si>
     <t>Hornická regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2017-09-09</t>
   </si>
   <si>
     <t>Podzimní sokolská regata</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>