--- v0 (2026-06-01)
+++ v1 (2026-08-21)
@@ -80,51 +80,51 @@
   <si>
     <t>Vranov</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>2016-07-16</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2016-07-23</t>
   </si>
   <si>
     <t xml:space="preserve">EUROIMUN-DREI-LANDER-SEGEL-CUP </t>
   </si>
   <si>
     <t>Berzdorfersee</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-08-12</t>
   </si>
   <si>
     <t>Limar Cup</t>
   </si>
   <si>
     <t>Liptovská Mara</t>
   </si>
   <si>
     <t>2016-09-17</t>
   </si>
   <si>
     <t>Podzimní sokolská regata</t>
   </si>
   <si>
     <t>2016-09-24</t>
   </si>
   <si>
     <t>Jedovnický kapr</t>
   </si>
   <si>
     <t>Jedovnice</t>
   </si>