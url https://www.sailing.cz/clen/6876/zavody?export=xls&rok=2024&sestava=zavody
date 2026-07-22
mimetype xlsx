--- v0 (2026-06-01)
+++ v1 (2026-07-22)
@@ -80,51 +80,51 @@
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>2024-08-03</t>
   </si>
   <si>
     <t>Afterparty - RS Vareo</t>
   </si>
   <si>
     <t>Afterparty - Kajutové lodě</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>Prýgl rejs 10</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Omniplast cup</t>
   </si>
   <si>
     <t>2024-05-22</t>
   </si>
   <si>
     <t>Prýgl Rejs JMK II</t>
   </si>
   <si>
     <t>2024-05-19</t>
   </si>
   <si>
     <t>Nedělní rejs I</t>
   </si>
   <si>
     <t>2024-05-08</t>
   </si>
   <si>
     <t>Jarní votvírák (CBT)</t>
   </si>