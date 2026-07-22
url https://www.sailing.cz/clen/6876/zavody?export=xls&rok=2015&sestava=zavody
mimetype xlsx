--- v0 (2026-06-01)
+++ v1 (2026-07-22)
@@ -62,51 +62,51 @@
   <si>
     <t>2015-05-30</t>
   </si>
   <si>
     <t>Kiss my RS I.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2015-06-10</t>
   </si>
   <si>
     <t>Prigl Rejs X</t>
   </si>
   <si>
     <t>2015-07-22</t>
   </si>
   <si>
     <t>Prigl Rejs XVI</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-07-29</t>
   </si>
   <si>
     <t>Prigl Rejs XVII</t>
   </si>
   <si>
     <t>2015-08-05</t>
   </si>
   <si>
     <t>Prigl Rejs XVIII</t>
   </si>
   <si>
     <t>2015-09-19</t>
   </si>
   <si>
     <t>Pohár NJ</t>
   </si>
   <si>
     <t>2015-10-03</t>
   </si>
   <si>
     <t>MČR - Poslední vítr</t>
   </si>