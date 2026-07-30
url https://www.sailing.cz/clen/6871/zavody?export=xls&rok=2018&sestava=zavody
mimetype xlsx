--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-09-16</t>
   </si>
   <si>
     <t>Kiss My RS IV.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">RsT  </t>
   </si>
   <si>
     <t>2018-09-12</t>
   </si>
   <si>
     <t>Prigl rejs 22</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-08-25</t>
   </si>
   <si>
     <t>Lanex Cup 2018</t>
   </si>
   <si>
     <t>2018-07-15</t>
   </si>
   <si>
     <t>První prázdninový závod</t>
   </si>
   <si>
     <t>2018-05-26</t>
   </si>
   <si>
     <t>OYC Regatta</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t>2018-05-02</t>
   </si>