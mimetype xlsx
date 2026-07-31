--- v0 (2026-05-30)
+++ v1 (2026-07-31)
@@ -65,51 +65,51 @@
   <si>
     <t>Fair play</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-09-02</t>
   </si>
   <si>
     <t>Regata 130 let - Handicap Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-08-27</t>
   </si>
   <si>
     <t>Nedělní rejs IV</t>
   </si>
   <si>
     <t>2023-04-15</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>