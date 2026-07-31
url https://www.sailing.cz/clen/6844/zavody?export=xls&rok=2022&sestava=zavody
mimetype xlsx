--- v0 (2026-05-30)
+++ v1 (2026-07-31)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2022-09-24</t>
   </si>
   <si>
     <t>CERE Regatta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>Handicap Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-08-31</t>
   </si>
   <si>
     <t>Prígl Rejs Pohár JmK 5</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>The Crown Cup - RS500 Eurocup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2022-08-14</t>
   </si>
   <si>
     <t>Nedělní rejs IV.</t>
   </si>
   <si>
     <t>2022-08-10</t>
   </si>