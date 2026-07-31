--- v0 (2026-05-30)
+++ v1 (2026-07-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-11-13</t>
   </si>
   <si>
     <t>Sametová regata</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>25. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko - Murter</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>Modrý hrozen</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-09-11</t>
   </si>