--- v0 (2026-05-30)
+++ v1 (2026-07-31)
@@ -110,51 +110,51 @@
   <si>
     <t>2020-08-29</t>
   </si>
   <si>
     <t>Květákova regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2020-08-20</t>
   </si>
   <si>
     <t>The Crown Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2020-08-05</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XIV</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-07-25</t>
   </si>
   <si>
     <t>1. Nechranice Woche</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2020-07-18</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
   <si>
     <t>2020-07-09</t>
   </si>
   <si>
     <t>RS Feva Euro Cup and  National Championship 2020</t>
   </si>
   <si>
     <t>RS Sailing Center Tihany</t>
   </si>