--- v0 (2026-05-30)
+++ v1 (2026-07-31)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-10-20</t>
   </si>
   <si>
     <t>Modrá stuha (dálkový závod)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-09-22</t>
   </si>
   <si>
     <t>Podzimní RSvezení</t>
   </si>
   <si>
     <t>lipno - lipno nad vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2018-09-16</t>
   </si>
   <si>
     <t>Kiss My RS IV.</t>
   </si>
   <si>
     <t>2018-09-12</t>
   </si>
   <si>
     <t>Prigl rejs 22</t>
   </si>