--- v0 (2026-06-01)
+++ v1 (2026-08-02)
@@ -125,51 +125,51 @@
   <si>
     <t>Prigl rejs X</t>
   </si>
   <si>
     <t xml:space="preserve">RsT  </t>
   </si>
   <si>
     <t>2016-08-20</t>
   </si>
   <si>
     <t>Kiss my RS II</t>
   </si>
   <si>
     <t>2016-08-25</t>
   </si>
   <si>
     <t>MČR - RS Feva</t>
   </si>
   <si>
     <t>2016-09-07</t>
   </si>
   <si>
     <t>Prigl rejs XXIII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-09-10</t>
   </si>
   <si>
     <t>Moravia skiff regatta</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2016-09-14</t>
   </si>
   <si>
     <t>Prigl rejs XXIV</t>
   </si>
   <si>
     <t>2016-10-08</t>
   </si>
   <si>
     <t>Lipenský kotrmelec</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>