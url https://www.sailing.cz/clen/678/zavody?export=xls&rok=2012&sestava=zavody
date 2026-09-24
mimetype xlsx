--- v0 (2026-06-06)
+++ v1 (2026-09-24)
@@ -89,51 +89,51 @@
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2012-06-23</t>
   </si>
   <si>
     <t>Memoriál J.Šenkýře</t>
   </si>
   <si>
     <t>Orlík - Velký Vír</t>
   </si>
   <si>
     <t>2012-06-25</t>
   </si>
   <si>
     <t>Přebor středočeského kraje</t>
   </si>
   <si>
     <t>2012-08-04</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2012-08-11</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>2012-08-17</t>
   </si>
   <si>
     <t>MČR</t>
   </si>
   <si>
     <t>Lipno - Hůrka</t>
   </si>
   <si>
     <t>2012-08-24</t>
   </si>
   <si>
     <t>MČR Grand Prix RS700</t>
   </si>
   <si>
     <t>Lipno nad Vltavou</t>
   </si>