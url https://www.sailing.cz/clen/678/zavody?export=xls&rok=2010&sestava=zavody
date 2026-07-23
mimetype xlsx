--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -74,51 +74,51 @@
   <si>
     <t>2010-05-15</t>
   </si>
   <si>
     <t>Okresní přebor</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2010-06-19</t>
   </si>
   <si>
     <t>Cena Kooperativy</t>
   </si>
   <si>
     <t>2010-06-26</t>
   </si>
   <si>
     <t>Cena Prazdroje</t>
   </si>
   <si>
     <t>Hracholusky</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2010-07-03</t>
   </si>
   <si>
     <t>MS Hracholusek</t>
   </si>
   <si>
     <t>2010-07-31</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>2010-08-14</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">Rac  </t>
   </si>