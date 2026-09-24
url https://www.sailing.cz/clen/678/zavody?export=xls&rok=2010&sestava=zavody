--- v1 (2026-07-23)
+++ v2 (2026-09-24)
@@ -98,51 +98,51 @@
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>2010-07-03</t>
   </si>
   <si>
     <t>MS Hracholusek</t>
   </si>
   <si>
     <t>2010-07-31</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>2010-08-14</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2010-08-27</t>
   </si>
   <si>
     <t>Grand Prix RS700</t>
   </si>
   <si>
     <t>Lipno nad Vltavou</t>
   </si>
   <si>
     <t>2010-10-09</t>
   </si>
   <si>
     <t>Poslední vítr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>