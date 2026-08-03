--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-09-25</t>
   </si>
   <si>
     <t>Pražský točák XXVI.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-09-11</t>
   </si>
   <si>
     <t>Pražský točák XXIV.</t>
   </si>
   <si>
     <t>2024-09-04</t>
   </si>
   <si>
     <t>Pražský točák XXIII.</t>
   </si>
   <si>
     <t>2024-08-21</t>
   </si>
   <si>
     <t>Pražský točák XXI.</t>
   </si>
   <si>
     <t>2024-08-14</t>
   </si>
   <si>
     <t>Pražský točák XX.</t>
   </si>