--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-09-29</t>
   </si>
   <si>
     <t>Pražský točák 18</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-08-28</t>
   </si>
   <si>
     <t>Lipenský vítr</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Modrá stuha Lipna-55.ročník</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>Pražský točák 13</t>
   </si>