--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2016-04-20</t>
   </si>
   <si>
     <t>Pražský točák III.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-04-27</t>
   </si>
   <si>
     <t>Pražský točák IV.</t>
   </si>
   <si>
     <t>2016-05-11</t>
   </si>
   <si>
     <t>Pražský točák VI.</t>
   </si>
   <si>
     <t>2016-06-11</t>
   </si>
   <si>
     <t>O pohár starosty</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>