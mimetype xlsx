--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -68,51 +68,51 @@
   <si>
     <t>Biograd na Moru, Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2017-06-15</t>
   </si>
   <si>
     <t>67. Langstreckenregatta Rund um den Bode</t>
   </si>
   <si>
     <t>Bodensee</t>
   </si>
   <si>
     <t>2017-09-02</t>
   </si>
   <si>
     <t>51st TROFEO RICCARDO GORLA</t>
   </si>
   <si>
     <t>Lago di Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-09-09</t>
   </si>
   <si>
     <t>67th Centomiglia</t>
   </si>
   <si>
     <t>2017-10-18</t>
   </si>
   <si>
     <t>Rolex Middle Sea Race - Coastal Race</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2017-10-21</t>
   </si>
   <si>
     <t>Rolex Middle Sea Race</t>
   </si>